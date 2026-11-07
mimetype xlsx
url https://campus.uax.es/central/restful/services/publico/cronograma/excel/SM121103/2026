--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -12,119 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Cronograma - SM121103" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Actividad</t>
   </si>
   <si>
     <t>Sesión</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Material</t>
   </si>
   <si>
     <t>Material Adicional</t>
   </si>
   <si>
     <t>Trabajo del estudiante</t>
   </si>
   <si>
     <t>Horas de sesión</t>
   </si>
   <si>
     <t>Horas de trabajo adicional del estudiante</t>
   </si>
   <si>
     <t>Evaluación</t>
   </si>
   <si>
     <t>MG-Clase Magistral</t>
   </si>
   <si>
-    <t>Clase de introducción</t>
+    <t>Presentación de la asignatura, guía docente, organización y sistema de evaluación.</t>
   </si>
   <si>
     <t>Temas campus</t>
   </si>
   <si>
-    <t>UD1</t>
-[...17 lines deleted...]
-    <t>Sesión de repaso y dudas</t>
+    <t>UD1. Las destrezas comunicativas en el aula de ELE: del marco de referencia a la acción.</t>
+  </si>
+  <si>
+    <t>UD2. De la mente al aula de ELE: procesos cognitivos, neurodiversidad y accesibilidad. Epígrafe 1.</t>
+  </si>
+  <si>
+    <t>UD2. De la mente al aula de ELE: procesos cognitivos, neurodiversidad y accesibilidad. Epígrafes 2 y 3.</t>
+  </si>
+  <si>
+    <t>UD3. Dar voz y forma a las ideas: la expresión oral y escrita en ELE. Epígrafes 1 y 2.</t>
+  </si>
+  <si>
+    <t>Anuncio actividad evaluativa: Feedback (fecha límite 11/12/26).</t>
+  </si>
+  <si>
+    <t>UD3. Dar voz y forma a las ideas: la expresión oral y escrita en ELE. Epígrafes 3 y 4.</t>
+  </si>
+  <si>
+    <t>UD4. Escuchar y leer con un propósito: la comprensión oral y lectora en ELE. Epígrafes 1 y 2.</t>
+  </si>
+  <si>
+    <t>UD4. Escuchar y leer con un propósito: la comprensión oral y lectora en ELE. Epígrafes 3 y 4.</t>
+  </si>
+  <si>
+    <t>UD5. Construir juntos el significado: interacción y mediación en ELE. Epígrafes 1 y 2.</t>
+  </si>
+  <si>
+    <t>ENTREGA ACTIVIDAD 1. Feedback (30) - Fecha límite 11 de diciembre de 2026.</t>
+  </si>
+  <si>
+    <t>UD5. Construir juntos el significado: interacción y mediación en ELE. Epígrafes 3 y 4.</t>
+  </si>
+  <si>
+    <t>UD6. Juntar las piezas: integración y evaluación de las destrezas en ELE.</t>
+  </si>
+  <si>
+    <t>Anuncio actividad evaluativa: Foro (fecha límite 23/01/27).</t>
+  </si>
+  <si>
+    <t>Repaso integral de todas las unidades. Revisión de conceptos fundamentales y resolución de dudas sobre los contenidos y de la actividad 2.</t>
+  </si>
+  <si>
+    <t>ENTREGA ACTIVIDAD 2. Foro (10 ) - Fecha límite 23 de enero de 2027.</t>
   </si>
   <si>
     <t>EV-Evaluación</t>
   </si>
   <si>
-    <t>Foro</t>
-[...5 lines deleted...]
-    <t>Feedback</t>
+    <t>Feedback (Fecha límite: 11 de diciembre de 2026)</t>
+  </si>
+  <si>
+    <t>Foro (Fecha límite: 23 de enero de 2027)</t>
+  </si>
+  <si>
+    <t>Test final (Fecha límite: 2 de febrero de 2027)</t>
   </si>
   <si>
     <t>Examen final</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -452,758 +476,804 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="49.416504" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="88.406982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
       <c r="F2"/>
       <c r="G2">
         <v>1</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
         <v>5</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="E4"/>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6">
         <v>5</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
-      <c r="E7"/>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
       <c r="F7">
         <v>5</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
         <v>6</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
         <v>5</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
-      <c r="E10"/>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
       <c r="F10">
         <v>5</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
-      <c r="E11"/>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
       <c r="F11">
         <v>6</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
-      <c r="E12"/>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
       <c r="F12">
         <v>5</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
-      <c r="E13"/>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
       <c r="F13">
         <v>5</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>9</v>
       </c>
       <c r="B14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
-      <c r="E14"/>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
       <c r="F14">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>9</v>
       </c>
       <c r="B15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
-      <c r="E15"/>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
       <c r="F15">
         <v>5</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>9</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
-      <c r="E16"/>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
       <c r="F16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>9</v>
       </c>
       <c r="B17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
-      <c r="E17"/>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
       <c r="F17">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
-      <c r="I17"/>
+      <c r="I17" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>9</v>
       </c>
       <c r="B18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
-      <c r="E18"/>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
       <c r="F18">
         <v>5</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>9</v>
       </c>
       <c r="B19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
-      <c r="E19"/>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
       <c r="F19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>9</v>
       </c>
       <c r="B20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
-      <c r="E20"/>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
       <c r="F20">
         <v>5</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>9</v>
       </c>
       <c r="B21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
-      <c r="E21"/>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
       <c r="F21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>9</v>
       </c>
       <c r="B22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
-      <c r="E22"/>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
       <c r="F22">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>9</v>
       </c>
       <c r="B23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23">
         <v>5</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
-      <c r="I23"/>
+      <c r="I23" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
-      <c r="E24"/>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
       <c r="F24">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I24">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
+        <v>3</v>
+      </c>
+      <c r="G25">
+        <v>1</v>
+      </c>
+      <c r="H25">
         <v>4</v>
       </c>
-      <c r="G25">
-[...4 lines deleted...]
-      </c>
       <c r="I25">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
-      <c r="E26"/>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
       <c r="F26">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27">
         <v>3</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">